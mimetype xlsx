--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -1485,51 +1485,51 @@
       <c r="G25" s="8" t="str">
         <f>IF(ISNUMBER(F25/D25),F25/D25,0)</f>
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="str">
         <f>IF(ISNUMBER(H25/H27),H25/H27,0)</f>
         <v>0</v>
       </c>
       <c r="J25" s="8" t="str">
         <f>B25-H25</f>
         <v>0</v>
       </c>
       <c r="K25" s="8" t="str">
         <f>IF(ISNUMBER(J25/H25),J25/H25,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="8">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="C26" s="8" t="str">
         <f>IF(ISNUMBER(B26/B27),B26/B27,0)</f>
         <v>0</v>
       </c>
       <c r="D26" s="8">
         <v>-0</v>
       </c>
       <c r="E26" s="8" t="str">
         <f>IF(ISNUMBER(D26/D27),D26/D27,0)</f>
         <v>0</v>
       </c>
       <c r="F26" s="8" t="str">
         <f>B26-D26</f>
         <v>0</v>
       </c>
       <c r="G26" s="8" t="str">
         <f>IF(ISNUMBER(F26/D26),F26/D26,0)</f>
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>-0</v>
       </c>
       <c r="I26" s="8" t="str">
         <f>IF(ISNUMBER(H26/H27),H26/H27,0)</f>