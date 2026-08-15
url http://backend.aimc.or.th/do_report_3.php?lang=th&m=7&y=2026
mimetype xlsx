--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -59,123 +59,123 @@
   <si>
     <t>มิถุนายน 2569</t>
   </si>
   <si>
     <t>เปลี่ยนแปลง</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
     <t>จำนวน</t>
   </si>
   <si>
     <t>จำนวนเงิน</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>(กองทุน)</t>
   </si>
   <si>
     <t>(ล้านบาท)</t>
   </si>
   <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน กสิกรไทย จำกัด</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>บริษัท หลักทรัพย์จัดการกองทุน สยาม ไนท์ ฟันด์ แมเนจเม้นท์ จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน ทหารไทย จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์ฟิลลิป (ประเทศไทย) จำกัด (มหาชน)</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน ทิสโก้ จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน เดนาลี เพรสทีส จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน ธนชาต จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน แมนูไลฟ์ (ประเทศไทย) จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน อเบอร์ดีน จำกัด</t>
+  </si>
+  <si>
+    <t>บริษัทหลักทรัพย์จัดการกองทุน แอสเซท พลัส จำกัด</t>
+  </si>
+  <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน โซลาริส จำกัด</t>
   </si>
   <si>
-    <t>--</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">บริษัทหลักทรัพย์จัดการกองทุน กรุงศรี จำกัด </t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน วรรณ จำกัด</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน ภัทร จำกัด</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน บางกอก แคปปิตอล จำกัด</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน เมอร์ชั่น พาร์ทเนอร์</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน ทาลิส จำกัด</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน ไทยพาณิชย์ จำกัด</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัทหลักทรัพย์จัดการกองทุน ซีไอเอ็มบี-พรินซิเพิล จำกัด </t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน แลนด์ แอนด์ เฮ้าส์ จำกัด</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน เอ็มเอฟซี จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน ยูโอบี (ประเทศไทย) จำกัด</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุน กรุงไทย จำกัด  (มหาชน)</t>
   </si>
   <si>
     <t>บริษัทหลักทรัพย์จัดการกองทุนรวม บัวหลวง จำกัด</t>
-  </si>
-[...28 lines deleted...]
-    <t>บริษัทหลักทรัพย์จัดการกองทุน แอสเซท พลัส จำกัด</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>