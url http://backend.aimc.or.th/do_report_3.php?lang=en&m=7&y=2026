--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -59,123 +59,123 @@
   <si>
     <t>June 2026</t>
   </si>
   <si>
     <t>Change</t>
   </si>
   <si>
     <t>December 2025</t>
   </si>
   <si>
     <t>Number of</t>
   </si>
   <si>
     <t>Total Net Assets</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Funds</t>
   </si>
   <si>
     <t>(Million baht)</t>
   </si>
   <si>
+    <t>Kasikorn Asset Management Company Limited</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Siam Knight Fund Management Securities Company Limited</t>
+  </si>
+  <si>
+    <t>TMB Asset Management Company Limited</t>
+  </si>
+  <si>
+    <t>Phillip Securities (Thailand) PCL.</t>
+  </si>
+  <si>
+    <t>TISCO Asset Management Company Limited</t>
+  </si>
+  <si>
+    <t>Denali Prestige Asset Management</t>
+  </si>
+  <si>
+    <t>Thanachat Fund Management Company Limited</t>
+  </si>
+  <si>
+    <t>Manulife Asset Management (Thailand) Company Limited</t>
+  </si>
+  <si>
+    <t>Aberdeen Asset Management  Limited</t>
+  </si>
+  <si>
+    <t>Asset Plus Fund Management Company Limited</t>
+  </si>
+  <si>
     <t>Solaris Asset Management Company Limited</t>
   </si>
   <si>
-    <t>--</t>
-[...1 lines deleted...]
-  <si>
     <t>Krungsri Asset Management Company Limited</t>
   </si>
   <si>
     <t>One Asset Management Limited</t>
   </si>
   <si>
     <t>Phatra Asset Management Company Limited</t>
   </si>
   <si>
     <t>Bangkok Capital Asset Management Company Limited</t>
   </si>
   <si>
     <t>Merchant Partners Asset Management Limited</t>
   </si>
   <si>
     <t>Talis Asset Management Company Limited</t>
   </si>
   <si>
     <t>SCB Asset Management Company Limited</t>
   </si>
   <si>
     <t>CIMB-Principal Asset Management Company Limited</t>
   </si>
   <si>
     <t>Land and Houses Fund Management Company Limited</t>
   </si>
   <si>
     <t>MFC Asset Management Public Company Limited</t>
   </si>
   <si>
     <t>UOB Asset Management (Thailand) Company Limited</t>
   </si>
   <si>
     <t>Krung Thai Asset Management Company Limited</t>
   </si>
   <si>
     <t>BBL Asset Management Company Limited</t>
-  </si>
-[...28 lines deleted...]
-    <t>Asset Plus Fund Management Company Limited</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>